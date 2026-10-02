--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -1,126 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="계측기 사용 기록" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="장비 및 계측기 사용기록" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="맑은 고딕"/>
       <b val="1"/>
-      <color rgb="00FFFFFF"/>
-      <sz val="11"/>
+      <color rgb="001B365D"/>
+      <sz val="15"/>
     </font>
     <font>
       <name val="맑은 고딕"/>
+      <i val="1"/>
+      <color rgb="00666666"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="맑은 고딕"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="맑은 고딕"/>
+      <color rgb="00333333"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="001B5E20"/>
-        <bgColor rgb="001B5E20"/>
+        <fgColor rgb="001B365D"/>
+        <bgColor rgb="001B365D"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F9FAFB"/>
+        <bgColor rgb="00F9FAFB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="00CCCCCC"/>
+        <color rgb="00E0E0E0"/>
       </left>
       <right style="thin">
-        <color rgb="00CCCCCC"/>
+        <color rgb="00E0E0E0"/>
       </right>
       <top style="thin">
-        <color rgb="00CCCCCC"/>
+        <color rgb="00E0E0E0"/>
       </top>
       <bottom style="thin">
-        <color rgb="00CCCCCC"/>
+        <color rgb="00E0E0E0"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -446,238 +476,1919 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
-    <col width="12" customWidth="1" min="2" max="2"/>
-[...1 lines deleted...]
-    <col width="15" customWidth="1" min="4" max="4"/>
+    <col width="28" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
-    <col width="12" customWidth="1" min="6" max="6"/>
-    <col width="44" customWidth="1" min="7" max="7"/>
+    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="49" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
-    <row r="1" ht="25" customHeight="1">
+    <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
+          <t>장비 및 계측기 통합 사용기록</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>출력일시: 2026-10-02 22:32:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="3"/>
+    <row r="4" ht="28" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
           <t>순번</t>
         </is>
       </c>
-      <c r="B1" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C1" s="1" t="inlineStr">
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>장비/계측기명</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
         <is>
           <t>관리번호</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>설치장소</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
         <is>
           <t>사용 시작일</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="F4" s="3" t="inlineStr">
         <is>
           <t>사용 종료일</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G4" s="3" t="inlineStr">
         <is>
           <t>사용자</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H4" s="3" t="inlineStr">
         <is>
           <t>비고</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="2" t="n">
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="4" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D2" s="2" t="inlineStr">
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D5" s="5" t="n"/>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="22" customHeight="1">
+      <c r="A6" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C6" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D6" s="7" t="n"/>
+      <c r="E6" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F6" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="G6" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H6" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260731-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D7" s="5" t="n"/>
+      <c r="E7" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="22" customHeight="1">
+      <c r="A8" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D8" s="7" t="n"/>
+      <c r="E8" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F8" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G8" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="4" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D9" s="5" t="n"/>
+      <c r="E9" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D10" s="7" t="n"/>
+      <c r="E10" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F10" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H10" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="4" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-07</t>
+        </is>
+      </c>
+      <c r="D11" s="5" t="n"/>
+      <c r="E11" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="22" customHeight="1">
+      <c r="A12" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C12" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-08</t>
+        </is>
+      </c>
+      <c r="D12" s="7" t="n"/>
+      <c r="E12" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F12" s="6" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="G12" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H12" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="22" customHeight="1">
+      <c r="A13" s="4" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D13" s="5" t="n"/>
+      <c r="E13" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="22" customHeight="1">
+      <c r="A14" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C14" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D14" s="7" t="n"/>
+      <c r="E14" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F14" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G14" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H14" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="22" customHeight="1">
+      <c r="A15" s="4" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D15" s="5" t="n"/>
+      <c r="E15" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="22" customHeight="1">
+      <c r="A16" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C16" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D16" s="7" t="n"/>
+      <c r="E16" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F16" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G16" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H16" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-02, SNK01-260731-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="22" customHeight="1">
+      <c r="A17" s="4" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D17" s="5" t="n"/>
+      <c r="E17" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-02, SNK01-260731-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C18" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D18" s="7" t="n"/>
+      <c r="E18" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F18" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="G18" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H18" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260731-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="22" customHeight="1">
+      <c r="A19" s="4" t="n">
+        <v>15</v>
+      </c>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D19" s="5" t="n"/>
+      <c r="E19" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="G19" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-02, SNK01-260728-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="22" customHeight="1">
+      <c r="A20" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C20" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D20" s="7" t="n"/>
+      <c r="E20" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F20" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="G20" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H20" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="22" customHeight="1">
+      <c r="A21" s="4" t="n">
+        <v>17</v>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D21" s="5" t="n"/>
+      <c r="E21" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="G21" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-02, SNK01-260728-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="22" customHeight="1">
+      <c r="A22" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="B22" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C22" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D22" s="7" t="n"/>
+      <c r="E22" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F22" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="G22" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H22" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="22" customHeight="1">
+      <c r="A23" s="4" t="n">
+        <v>19</v>
+      </c>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D23" s="5" t="n"/>
+      <c r="E23" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="G23" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="22" customHeight="1">
+      <c r="A24" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="B24" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C24" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D24" s="7" t="n"/>
+      <c r="E24" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F24" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="G24" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H24" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="22" customHeight="1">
+      <c r="A25" s="4" t="n">
+        <v>21</v>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D25" s="5" t="n"/>
+      <c r="E25" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G25" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="22" customHeight="1">
+      <c r="A26" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="B26" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C26" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="n"/>
+      <c r="E26" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F26" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G26" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="22" customHeight="1">
+      <c r="A27" s="4" t="n">
+        <v>23</v>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="n"/>
+      <c r="E27" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="22" customHeight="1">
+      <c r="A28" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="B28" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C28" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="n"/>
+      <c r="E28" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F28" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G28" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H28" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="22" customHeight="1">
+      <c r="A29" s="4" t="n">
+        <v>25</v>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-07</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="n"/>
+      <c r="E29" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G29" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="22" customHeight="1">
+      <c r="A30" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="B30" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C30" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-08</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="n"/>
+      <c r="E30" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F30" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G30" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="22" customHeight="1">
+      <c r="A31" s="4" t="n">
+        <v>27</v>
+      </c>
+      <c r="B31" s="5" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>2-M-PTC-01</t>
+        </is>
+      </c>
+      <c r="D31" s="5" t="n"/>
+      <c r="E31" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G31" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="22" customHeight="1">
+      <c r="A32" s="6" t="n">
+        <v>28</v>
+      </c>
+      <c r="B32" s="7" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C32" s="6" t="inlineStr">
+        <is>
+          <t>2-M-PTC-02</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="n"/>
+      <c r="E32" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F32" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G32" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H32" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="22" customHeight="1">
+      <c r="A33" s="4" t="n">
+        <v>29</v>
+      </c>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>2-M-PTC-03</t>
+        </is>
+      </c>
+      <c r="D33" s="5" t="n"/>
+      <c r="E33" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="22" customHeight="1">
+      <c r="A34" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="B34" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C34" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D34" s="7" t="n"/>
+      <c r="E34" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F34" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="G34" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H34" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-02)</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="22" customHeight="1">
+      <c r="A35" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B35" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D35" s="5" t="n"/>
+      <c r="E35" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="G35" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260731-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="22" customHeight="1">
+      <c r="A36" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C36" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D36" s="7" t="n"/>
+      <c r="E36" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F36" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="G36" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H36" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="22" customHeight="1">
+      <c r="A37" s="4" t="n">
+        <v>33</v>
+      </c>
+      <c r="B37" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D37" s="5" t="n"/>
+      <c r="E37" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="G37" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260731-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="22" customHeight="1">
+      <c r="A38" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="B38" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C38" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D38" s="7" t="n"/>
+      <c r="E38" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F38" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="G38" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H38" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="22" customHeight="1">
+      <c r="A39" s="4" t="n">
+        <v>35</v>
+      </c>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D39" s="5" t="n"/>
+      <c r="E39" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="G39" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치(SNK01-260724-01, SNK01-260731-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="22" customHeight="1">
+      <c r="A40" s="6" t="n">
+        <v>36</v>
+      </c>
+      <c r="B40" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C40" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D40" s="7" t="n"/>
+      <c r="E40" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="F40" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="G40" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H40" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-01, SNK01-260728-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="22" customHeight="1">
+      <c r="A41" s="4" t="n">
+        <v>37</v>
+      </c>
+      <c r="B41" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D41" s="5" t="n"/>
+      <c r="E41" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260724-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="22" customHeight="1">
+      <c r="A42" s="6" t="n">
+        <v>38</v>
+      </c>
+      <c r="B42" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C42" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="n"/>
+      <c r="E42" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F42" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="G42" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H42" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치(SNK01-260731-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="22" customHeight="1">
+      <c r="A43" s="4" t="n">
+        <v>39</v>
+      </c>
+      <c r="B43" s="5" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>2-M-PTC-01</t>
+        </is>
+      </c>
+      <c r="D43" s="5" t="n"/>
+      <c r="E43" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G43" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="22" customHeight="1">
+      <c r="A44" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="B44" s="7" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>2-M-PTC-02</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="n"/>
+      <c r="E44" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F44" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G44" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="22" customHeight="1">
+      <c r="A45" s="4" t="n">
+        <v>41</v>
+      </c>
+      <c r="B45" s="5" t="inlineStr">
+        <is>
+          <t>부유입자측정기</t>
+        </is>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>2-M-PTC-03</t>
+        </is>
+      </c>
+      <c r="D45" s="5" t="n"/>
+      <c r="E45" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G45" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="22" customHeight="1">
+      <c r="A46" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="B46" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C46" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="n"/>
+      <c r="E46" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F46" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G46" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H46" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="22" customHeight="1">
+      <c r="A47" s="4" t="n">
+        <v>43</v>
+      </c>
+      <c r="B47" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-02</t>
+        </is>
+      </c>
+      <c r="D47" s="5" t="n"/>
+      <c r="E47" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G47" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="22" customHeight="1">
+      <c r="A48" s="6" t="n">
+        <v>44</v>
+      </c>
+      <c r="B48" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C48" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D48" s="7" t="n"/>
+      <c r="E48" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F48" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G48" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="22" customHeight="1">
+      <c r="A49" s="4" t="n">
+        <v>45</v>
+      </c>
+      <c r="B49" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-04</t>
+        </is>
+      </c>
+      <c r="D49" s="5" t="n"/>
+      <c r="E49" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G49" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="22" customHeight="1">
+      <c r="A50" s="6" t="n">
+        <v>46</v>
+      </c>
+      <c r="B50" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C50" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-07</t>
+        </is>
+      </c>
+      <c r="D50" s="7" t="n"/>
+      <c r="E50" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F50" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G50" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H50" s="7" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="22" customHeight="1">
+      <c r="A51" s="4" t="n">
+        <v>47</v>
+      </c>
+      <c r="B51" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-08</t>
+        </is>
+      </c>
+      <c r="D51" s="5" t="n"/>
+      <c r="E51" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="G51" s="4" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t>Phase II</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="22" customHeight="1">
+      <c r="A52" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="B52" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C52" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D52" s="7" t="n"/>
+      <c r="E52" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F52" s="6" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="G52" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H52" s="7" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260721-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="22" customHeight="1">
+      <c r="A53" s="4" t="n">
+        <v>49</v>
+      </c>
+      <c r="B53" s="5" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>2-M-AMS-01</t>
+        </is>
+      </c>
+      <c r="D53" s="5" t="n"/>
+      <c r="E53" s="4" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="E2" s="2" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F2" s="2" t="inlineStr">
-[...24 lines deleted...]
-      <c r="D3" s="2" t="inlineStr">
+      <c r="G53" s="4" t="inlineStr">
+        <is>
+          <t>김세영</t>
+        </is>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t>동등성배치 (SNK01-260728-01)</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="22" customHeight="1">
+      <c r="A54" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="B54" s="7" t="inlineStr">
+        <is>
+          <t>부유균측정기</t>
+        </is>
+      </c>
+      <c r="C54" s="6" t="inlineStr">
+        <is>
+          <t>2-M-AMS-03</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="n"/>
+      <c r="E54" s="6" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="E3" s="2" t="inlineStr">
+      <c r="F54" s="6" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F3" s="2" t="inlineStr">
-[...74 lines deleted...]
-      <c r="G5" s="2" t="inlineStr">
+      <c r="G54" s="6" t="inlineStr">
+        <is>
+          <t>김민지</t>
+        </is>
+      </c>
+      <c r="H54" s="7" t="inlineStr">
         <is>
           <t>동등성배치(SNK01-260724-01, SNK01-260731-01)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>